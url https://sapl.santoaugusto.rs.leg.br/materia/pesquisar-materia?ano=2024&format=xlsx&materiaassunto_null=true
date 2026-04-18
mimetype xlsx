--- v0 (2025-12-09)
+++ v1 (2026-04-18)
@@ -54,1515 +54,1515 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CESAR PAULO PHILIPPSEN</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Inclui o parágrafo 4º ao Projeto de Lei nº 002, de 2024.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>HORACIO FERRANDO DORNELLES</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1052/emenda_aditiva_01.2024_pl_06.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1052/emenda_aditiva_01.2024_pl_06.2024.pdf</t>
   </si>
   <si>
     <t>Propõe a inclusão do parágrafo segundo ao art. 1º do Projeto de Lei nº 06/2024.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1060/emenda_modificativa_pl_103.2023.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1060/emenda_modificativa_pl_103.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 103/2023, que "Propõe alteração no inciso lll do artigo 2º do Projeto de Lei 103/2023"</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1136/emenda_modificativa_n._04_-pl_n._49-2024.doc</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1136/emenda_modificativa_n._04_-pl_n._49-2024.doc</t>
   </si>
   <si>
     <t>Propõe a correção aos incisos do artigo 2º.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1137/emenda_modificativa_n._05_-pl_n._57-2024.doc</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1137/emenda_modificativa_n._05_-pl_n._57-2024.doc</t>
   </si>
   <si>
     <t>Propõe a retirada de cargo de museólogo.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Propôe a modificação de logradouro de Rua para Travessa.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1139/emenda_modificativa_n._07_-pl_n._65-2024.doc</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1139/emenda_modificativa_n._07_-pl_n._65-2024.doc</t>
   </si>
   <si>
     <t>Propõe modificação ao art. 13, § 1º da Lei Municipal nº 1.846, de 27 de abril de 2006.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Propôe alteração de parte do art. 01 do presente Projeto.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1141/emenda_substitutiva_no_9_-_acessibilidade_estadios.doc</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1141/emenda_substitutiva_no_9_-_acessibilidade_estadios.doc</t>
   </si>
   <si>
     <t>Dispõe acerca da necessidade de SUPLEMENTAR e adequar espaço às Pessoas com Deficiência (PCD), em especial aos cadeirantes.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Presta homengem através de Sessão Solene as mulheres do município, devido a comemoração do "Dia Internacional da Mulher".</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_decreto_legislativo_02.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_decreto_legislativo_02.pdf</t>
   </si>
   <si>
     <t>Declara Aprovada a Prestação de Contas do Governo dos Administradores do Executivo Municipal de Santo Augusto, referente ao exercício de 2021.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_decreto_legislativo_003-2024.doc</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_decreto_legislativo_003-2024.doc</t>
   </si>
   <si>
     <t>Institui o "Prêmio Egmar Santana de Moraes" aos Alunos Destaques estudantes do 4º ao 9º ano e Professores Destaques das escolas municipais de Santo Augusto/RS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1050/pl_legislativo_01.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1050/pl_legislativo_01.2024.pdf</t>
   </si>
   <si>
     <t>Concede aumento real dos servidores da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>Dispõe sobre nominar vias, logradouros e bens públicos do Município de Santo Augusto, com nome de  mulheres.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1091/pl_legislativo_03.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1091/pl_legislativo_03.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre fixação do subsídio dos Vereadores (as) da Câmara Municipal de Santo Augusto/RS, para o próximo quadriênio (2025 a 2028).</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1092/pl_legislativo_04.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1092/pl_legislativo_04.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre fixação do subsídio do(a) Prefeito(a), Vice-prefeito(a) e Secretários(as) do Município de Santo Augusto/RS, para o próximo quadriênio (2025 a 2028).</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_n.05_-_contratacao_temporaria_tecnico_em_contabilidade.doc</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_n.05_-_contratacao_temporaria_tecnico_em_contabilidade.doc</t>
   </si>
   <si>
     <t>Define como excepcional interesse público e autoriza a contratação temporária de um técnico em contabilidade, através de prorrogação de Edital n. 01, de 04 de maio de 2023.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_do_legislativo_no_006-_joel.docx</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_do_legislativo_no_006-_joel.docx</t>
   </si>
   <si>
     <t>Denomina logradouro público do bairro Floresta com o nome de Rua Osvaldo Scheibeler.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1172/projeto_de_lei_legislativo_no_07.2024-_tomate.docx</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1172/projeto_de_lei_legislativo_no_07.2024-_tomate.docx</t>
   </si>
   <si>
     <t>Denomina logradouro público no bairro Petrópolis, com o nome de Travessa Helena Hanuczack Carneosso.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_legislativo_08.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_legislativo_08.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público do Bairro Cerro Azul com o nome de Rua Pedrolina Furtunata da Silva.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1044/pl_01_de_2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1044/pl_01_de_2024.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Turismo de Santo Augusto - CONTUR e o Fundo Municipal de Turismo de Santo Augusto - FUNTUR</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1045/pl_02_de_2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1045/pl_02_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Licença aos servidores para concorrer ao mandato de conselheiro de Conselheiro Tutelar e exercê-lo.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1046/pl_no_03.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1046/pl_no_03.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura de Santo Augusto e dá outras providências.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1047/pl_no_04.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1047/pl_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito  Adicional Suplementar na LOA.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1048/pl_no_05.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1048/pl_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Monitores de Escola.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1049/pl_no_06.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1049/pl_no_06.2024.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1054/pl_no_07.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1054/pl_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de monitores de escola.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1055/pl_no_08.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1055/pl_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de motorista.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1056/pl_no_09.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1056/pl_no_09.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de professor I e professor II.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1057/pl_no_10.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1057/pl_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar na LOA.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1058/pl_no_11.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1058/pl_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir no PPA, na LDO e LOA, abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1059/pl_no_12.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1059/pl_no_12.2024.pdf</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1061/pl_no_13.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1061/pl_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Psicólogo.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1062/pl_no_14.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1062/pl_no_14.2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta cargo de Técnico em Enfermagem e altera a redação da tabela do artigo 6º da Lei Municipal nº 1.692, de 30 de dezembro de 2003.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1063/pl_no_15.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1063/pl_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder bens para Associação das Agroindústrias de Santo Augusto cadstrados na Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1064/pl_no_16.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1064/pl_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar na LOA.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1065/pl_no_17.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1065/pl_no_17.2024.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1066/pl_no_18.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1066/pl_no_18.2024.pdf</t>
   </si>
   <si>
     <t>Dfine situação de excepcional interesse público e autoriza a contratação temporária de Monitor de Escola.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1067/pl_no_19.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1067/pl_no_19.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Auxiliar administrativo.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1068/pl_no_20.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1068/pl_no_20.2024.pdf</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_no_21.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Declara bens móveis inservíveis do patrimônio municipal e autoriza o Poder Executivo a promover a sua alienação.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1070/pl_no_22.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1070/pl_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º, caput da Lei Municipal Nº 3.338/24, de 19 de janeiro de 2024 e acrescenta a alínea "f", no inciso II do artigo 3º do mesmo diploma legal.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1071/pl_no_23.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1071/pl_no_23.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interese público e autoriza a contratação temporária de Professor II.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1072/pl_no_24.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1072/pl_no_24.2024.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1073/pl_no_25.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1073/pl_no_25.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Professor II.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1074/pl_no_26.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1074/pl_no_26.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a brir Crédito Suplementar na LOA.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1075/pl_no_27.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1075/pl_no_27.2024.pdf</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1076/pl_no_28.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1076/pl_no_28.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos ao consórcio rota do Yucumã e dá outras providências.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1077/pl_no_29.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1077/pl_no_29.2024.pdf</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1081/pl_no_30.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1081/pl_no_30.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elemento de despesa no PPA, na LDO e LOA, abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1078/pl_no_31.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1078/pl_no_31.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elementos de despesa no PPA, na LDO e LOA, abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1079/pl_no_32.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1079/pl_no_32.2024.pdf</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1080/pl_no_33.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1080/pl_no_33.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Agente Visitador do PIM - Primeira Infância Melhor.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1082/pl_no_34.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1082/pl_no_34.2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Nº 2.869/18 e dispõe sobre a inspeção industrial e sanitária dos produtos de origem animal, institui o Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA) e dá outras providências.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1083/pl_no_35.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1083/pl_no_35.2024.pdf</t>
   </si>
   <si>
     <t>Define siuação de excepcional interesse público e autoriza a contratação temporária de Oficial Administrativo.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1084/pl_no_36.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1084/pl_no_36.2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 48 da Lei Municipal Nº 2.623, de 28 de abril de 2015 e reajusta a remuneração mensal dos Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1085/pl_no_37.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1085/pl_no_37.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Motorista.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1086/pl_no_38.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1086/pl_no_38.2024.pdf</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1087/pl_no_39.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1087/pl_no_39.2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta e suprime cargos e funções públicas do Município de Santo Augusto, previstos na Lei Municipal nº 1.692, de 30 de dezembro de 2003, e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1088/pl_no_40.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1088/pl_no_40.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Saúde - CMS de Santo Augusto/RS</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1089/pl_no_41.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1089/pl_no_41.2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 38, da Lei Municipal nº 1.691, de 30 de dezembro de 2003 e remaneja o número de cargos de Professor I, II, III e IV do magistério municipal.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1093/pl_no_42.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1093/pl_no_42.2024.pdf</t>
   </si>
   <si>
     <t>Autriza o Poder Executivo Municipal a incluir no PPA, na LDO e LOA, abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1094/pl_no_43.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1094/pl_no_43.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Incluir no PPA, na LDO e LOA e abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1095/pl_no_44.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1095/pl_no_44.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1096/pl_no_45.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1096/pl_no_45.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicionao Suplementar na LOA.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1097/pl_no_46.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1097/pl_no_46.2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigos á Lei Municipal Nº 1.798/05 e cria o Fundo Municipal de Defesa Civil.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1098/pl_no_47.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1098/pl_no_47.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Intérprete de Libras.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1099/pl_no_48.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1099/pl_no_48.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar na Lei Orçamentária  Anual.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1100/pl_no_49.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1100/pl_no_49.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Muncipal.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1101/pl_no_50.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1101/pl_no_50.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar na Lei Orçamentária Municipal.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1102/pl_no_51.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1102/pl_no_51.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Programa Tudo Fácil Empresas - Santo Augusto, bem como isenta os empreendedores do município da Taxa de Licença de Localização na abertura da empresa.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1103/pl_no_52.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1103/pl_no_52.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar termo aditivo para adequacção do contrato de programa nº 102 ao regime de cencessão de serviços públicos e outras avenças e respectiva consolidação, com a Companhia Riograndense de Saneamento - CORSAN.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1104/pl_no_53.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1104/pl_no_53.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no PPA, na LDO e na LOA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1105/pl_no_54.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1105/pl_no_54.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Assistente Social.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1106/pl_no_55.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1106/pl_no_55.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Operário.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1107/pl_no_56.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1107/pl_no_56.2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta cargo de Assistente Social e altera a redação da tabela do artigo 6º da Lei Municipal nº 1.692, de 30 de dezembro de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1108/pl_no_57.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1108/pl_no_57.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação de Museólogo e Bibliotecário.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1109/pl_no_58.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1109/pl_no_58.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar imóvel urbano, proceder à venda a econceder incentivos fiscais para a instalação de empresa.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1110/pl_no_59.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1110/pl_no_59.2024.pdf</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1111/pl_no_60.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1111/pl_no_60.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e utoriza a contratação temporária de Operador de Máquinas e Motorista.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1112/pl_no_61.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1112/pl_no_61.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de diferença remuneratória aos servidores que especifica para o cumprimento dos pisos da enfermagem, na extensão do quanto disponibilizado pela União ao Município a título de assistência financeira complementar.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1113/pl_no_62.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1113/pl_no_62.2024.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso XII, no Art. 75º, acrescenta a Subseção XII, bem como adiciona o Art. 94 - D na Lei Municipal Nº 1.690, de 30 de dezebro de 2003.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1114/pl_no_63.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1114/pl_no_63.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a cedr máquinas, equipamentos e pessoal, bem como realizar serviços nos municípios do Estado do Rio Grande do Sul que decretaram situação de emergência ou estado de calamidade pública.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1115/pl_no_64.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1115/pl_no_64.2024.pdf</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1116/pl_no_65.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1116/pl_no_65.2024.pdf</t>
   </si>
   <si>
     <t>Revoga e altera incisos e parágrafo do art. 13 da Lei Municipal nº 1.846, de 27 de abrirl de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1117/pl_no_66.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1117/pl_no_66.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar na Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1118/pl_no_67.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1118/pl_no_67.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no PPA, na LDO e LOA.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1119/pl_no_68.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1119/pl_no_68.2024.pdf</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1120/pl_no_69.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1120/pl_no_69.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder xecutivo Municipal a abrir crédito suplementar na Lei Orçamntária Anual (LOA).</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1121/pl_no_70.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1121/pl_no_70.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a acontratação temporária de Operador de Máquinas.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1122/pl_no_71.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1122/pl_no_71.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Monitor de Escola.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1127/pl_no_72.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1127/pl_no_72.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Servente.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_no_73.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_no_73.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar recurso à Associação dos  Municipios da REgião Celeiro do RS - Amuceleiro para a construção dos muros do Presídio Estadual de Três Passos/RS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1129/pl_no_74.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1129/pl_no_74.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Médico da Estratégia da Saúde da Família.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1130/pl_no_75.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1130/pl_no_75.2024.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcinal interesse público e autoriza contratação temporária de Técnco de Informática.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1131/pl_no_76.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1131/pl_no_76.2024.pdf</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1132/pl_no_77.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1132/pl_no_77.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1133/pl_no_78.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1133/pl_no_78.2024.pdf</t>
   </si>
   <si>
     <t>utoriza o Poder Executivo Municipal a Abrir Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1134/pl_no_79.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1134/pl_no_79.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elemento de despesa no Plano Plurianual, na Lei de Diretrizes Orçamentárias e abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1135/pl_no_80.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1135/pl_no_80.2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 3.332/23.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1142/pl_no_81.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1142/pl_no_81.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Suplementar.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_no_82.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_no_82.2024.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1144/pl_no_83.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1144/pl_no_83.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1145/pl_no_84.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1145/pl_no_84.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplemntar.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1146/pl_no_85.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1146/pl_no_85.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédto Suplementar.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_no_86.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_no_86.2024.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_no_87.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_no_87.2024.pdf</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1149/pl_no_88.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1149/pl_no_88.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e permuta de imóvel do Município.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1150/pl_no_89.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1150/pl_no_89.2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação ao art. 13 da Lei Municipal Nº 2.623, de 28 de abril de 2015, modificando a composição do Conselho Municipal dos Direitos d Criança e do Adolescente (COMDICA).</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1151/pl_no_90.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1151/pl_no_90.2024.pdf</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1152/pl_no_91.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1152/pl_no_91.2024.pdf</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1153/pl_no_92.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1153/pl_no_92.2024.pdf</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1154/pl_no_93.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1154/pl_no_93.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação Integral em Escola de Tempo Integral da Rede Municipal de Ensino de Santo Augusto/RS.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1155/pl_no_94.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1155/pl_no_94.2024.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1156/pl_no_95.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1156/pl_no_95.2024.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1157/pl_no_96.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1157/pl_no_96.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a disponibilizar recursos financeiros para apoiar o evento "Canto Nativo".</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1158/pl_no_97.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1158/pl_no_97.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elemento de despesas no Plano Pluri-anual, na Lei de Diretrizes Orçamentárias e Lei Orçamentária Anual e abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1159/pl_no_98.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1159/pl_no_98.2024.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1160/pl_no_99.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1160/pl_no_99.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional suplementar.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_no_100.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_no_100.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adiconal Suplementar.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_no_101.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_no_101.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_no_102.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_no_102.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a abrir Crédito Adiciona suplementar.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1164/pl_no_103.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1164/pl_no_103.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a abrir Crédito Adiciona Suplementar.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_no_104.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_no_104.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Escola Cívico-Militares no Município de Santo Augusto, Estado do Rio Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1166/pl_no_105.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1166/pl_no_105.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1167/pl_no_106.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1167/pl_no_106.2024.pdf</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1168/pl_no_107.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1168/pl_no_107.2024.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1169/pl_no_108.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1169/pl_no_108.2024.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1170/pl_no_109.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1170/pl_no_109.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elemento de despesa do Plano Plurianual, na Lei de Diretrizes Orçamentárias e Lei Orçamentária Anual e abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_no_110.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_no_110.2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Santo Augusto para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1174/pl_no_111.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1174/pl_no_111.2024.pdf</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1175/pl_no_112.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1175/pl_no_112.2024.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_resolucao_01.2024.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_resolucao_01.2024.pdf</t>
   </si>
   <si>
     <t>Revisa o valor do Auxilio - Alimentação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1869,67 +1869,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1052/emenda_aditiva_01.2024_pl_06.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1060/emenda_modificativa_pl_103.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1136/emenda_modificativa_n._04_-pl_n._49-2024.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1137/emenda_modificativa_n._05_-pl_n._57-2024.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1139/emenda_modificativa_n._07_-pl_n._65-2024.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1141/emenda_substitutiva_no_9_-_acessibilidade_estadios.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_decreto_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_decreto_legislativo_003-2024.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1050/pl_legislativo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1091/pl_legislativo_03.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1092/pl_legislativo_04.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_n.05_-_contratacao_temporaria_tecnico_em_contabilidade.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_do_legislativo_no_006-_joel.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1172/projeto_de_lei_legislativo_no_07.2024-_tomate.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_legislativo_08.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1044/pl_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1045/pl_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1046/pl_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1047/pl_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1048/pl_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1049/pl_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1054/pl_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1055/pl_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1056/pl_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1057/pl_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1058/pl_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1059/pl_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1061/pl_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1062/pl_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1063/pl_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1064/pl_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1065/pl_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1066/pl_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1067/pl_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1068/pl_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1070/pl_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1071/pl_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1072/pl_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1073/pl_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1074/pl_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1075/pl_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1076/pl_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1077/pl_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1081/pl_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1078/pl_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1079/pl_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1080/pl_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1082/pl_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1083/pl_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1084/pl_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1085/pl_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1086/pl_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1087/pl_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1088/pl_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1089/pl_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1093/pl_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1094/pl_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1095/pl_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1096/pl_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1097/pl_no_46.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1098/pl_no_47.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1099/pl_no_48.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1100/pl_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1101/pl_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1102/pl_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1103/pl_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1104/pl_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1105/pl_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1106/pl_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1107/pl_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1108/pl_no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1109/pl_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1110/pl_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1111/pl_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1112/pl_no_61.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1113/pl_no_62.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1114/pl_no_63.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1115/pl_no_64.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1116/pl_no_65.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1117/pl_no_66.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1118/pl_no_67.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1119/pl_no_68.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1120/pl_no_69.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1121/pl_no_70.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1122/pl_no_71.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1127/pl_no_72.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_no_73.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1129/pl_no_74.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1130/pl_no_75.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1131/pl_no_76.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1132/pl_no_77.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1133/pl_no_78.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1134/pl_no_79.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1135/pl_no_80.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1142/pl_no_81.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_no_82.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1144/pl_no_83.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1145/pl_no_84.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1146/pl_no_85.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_no_86.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_no_87.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1149/pl_no_88.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1150/pl_no_89.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1151/pl_no_90.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1152/pl_no_91.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1153/pl_no_92.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1154/pl_no_93.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1155/pl_no_94.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1156/pl_no_95.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1157/pl_no_96.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1158/pl_no_97.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1159/pl_no_98.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1160/pl_no_99.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_no_100.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_no_101.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_no_102.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1164/pl_no_103.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_no_104.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1166/pl_no_105.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1167/pl_no_106.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1168/pl_no_107.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1169/pl_no_108.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1170/pl_no_109.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_no_110.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1174/pl_no_111.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1175/pl_no_112.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_resolucao_01.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1052/emenda_aditiva_01.2024_pl_06.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1060/emenda_modificativa_pl_103.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1136/emenda_modificativa_n._04_-pl_n._49-2024.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1137/emenda_modificativa_n._05_-pl_n._57-2024.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1139/emenda_modificativa_n._07_-pl_n._65-2024.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1141/emenda_substitutiva_no_9_-_acessibilidade_estadios.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_decreto_legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_decreto_legislativo_003-2024.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1050/pl_legislativo_01.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1091/pl_legislativo_03.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1092/pl_legislativo_04.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_n.05_-_contratacao_temporaria_tecnico_em_contabilidade.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_do_legislativo_no_006-_joel.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1172/projeto_de_lei_legislativo_no_07.2024-_tomate.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_legislativo_08.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1044/pl_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1045/pl_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1046/pl_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1047/pl_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1048/pl_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1049/pl_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1054/pl_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1055/pl_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1056/pl_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1057/pl_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1058/pl_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1059/pl_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1061/pl_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1062/pl_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1063/pl_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1064/pl_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1065/pl_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1066/pl_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1067/pl_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1068/pl_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1070/pl_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1071/pl_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1072/pl_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1073/pl_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1074/pl_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1075/pl_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1076/pl_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1077/pl_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1081/pl_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1078/pl_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1079/pl_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1080/pl_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1082/pl_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1083/pl_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1084/pl_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1085/pl_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1086/pl_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1087/pl_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1088/pl_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1089/pl_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1093/pl_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1094/pl_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1095/pl_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1096/pl_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1097/pl_no_46.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1098/pl_no_47.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1099/pl_no_48.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1100/pl_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1101/pl_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1102/pl_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1103/pl_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1104/pl_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1105/pl_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1106/pl_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1107/pl_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1108/pl_no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1109/pl_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1110/pl_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1111/pl_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1112/pl_no_61.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1113/pl_no_62.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1114/pl_no_63.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1115/pl_no_64.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1116/pl_no_65.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1117/pl_no_66.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1118/pl_no_67.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1119/pl_no_68.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1120/pl_no_69.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1121/pl_no_70.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1122/pl_no_71.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1127/pl_no_72.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_no_73.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1129/pl_no_74.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1130/pl_no_75.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1131/pl_no_76.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1132/pl_no_77.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1133/pl_no_78.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1134/pl_no_79.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1135/pl_no_80.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1142/pl_no_81.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_no_82.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1144/pl_no_83.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1145/pl_no_84.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1146/pl_no_85.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_no_86.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_no_87.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1149/pl_no_88.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1150/pl_no_89.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1151/pl_no_90.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1152/pl_no_91.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1153/pl_no_92.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1154/pl_no_93.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1155/pl_no_94.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1156/pl_no_95.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1157/pl_no_96.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1158/pl_no_97.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1159/pl_no_98.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1160/pl_no_99.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1161/pl_no_100.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1162/pl_no_101.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_no_102.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1164/pl_no_103.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_no_104.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1166/pl_no_105.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1167/pl_no_106.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1168/pl_no_107.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1169/pl_no_108.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1170/pl_no_109.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_no_110.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1174/pl_no_111.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1175/pl_no_112.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_resolucao_01.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="220" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>