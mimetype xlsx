--- v0 (2025-10-01)
+++ v1 (2026-04-19)
@@ -54,1320 +54,1320 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/785/plc_01.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/785/plc_01.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos I, II e IV, do art. 27º, da Lei Complementar nº 16, de 21 de dezembro de 2016.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pll_01.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pll_01.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação, por tempo determinado para atender à necessidade temporária de excepcional interesse público, de servidor para o desenvolvimento das funções de Assessor Jurídico.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Presidente da Câmara a repassar recursos do Fundo Especial da Câmara ao Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/714/plegislativo_002_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/714/plegislativo_002_de_2021.pdf</t>
   </si>
   <si>
     <t>Denominada logradouros públicos do Bairro Glória com os nomes de Rua Vitorio Juliani, Rua Leopoldo Pellin e Rua José Rotili.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pll_no_004_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pll_no_004_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse do saldo financeiro do Fundo Especial de natureza contábil da Câmara de Municipal de Vereadores ao Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/719/pleg_005_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/719/pleg_005_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comercialização, depósito, transporte, manuseio, utilização, queima e a soltura de fogos de artificio e artefatos pirotécnicos que possuem estampido no âmbito do Município de Santo Augusto - RS.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/733/pll_06.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/733/pll_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/745/pll_07.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/745/pll_07.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para cargos em Comissão e Função de Confiança de pessoas que tenham sido condenadas pela Lei Federal 11.340/2006 (Lei Maria da Penha).</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pll_08.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pll_08.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Câmara de Vereadores Mirins na Câmara Municipal de Santo Augusto/RS.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/747/ppl_09.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/747/ppl_09.pdf</t>
   </si>
   <si>
     <t>Institui a campanha permanente de educação e combate à violência contra a mulher no Município de Santo Augusto/RS.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pll_10.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pll_10.pdf</t>
   </si>
   <si>
     <t>Denomina-se logradouro públicos do Bairro Cerro Azul com o nome de Rua Miguel Elautéiro da Silva.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pll_11.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pll_11.pdf</t>
   </si>
   <si>
     <t>Denomina-se logradouro públicos do Bairro Santo Antônio com o nome de Rua Florisbela de Oliveira.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/752/pll_12.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/752/pll_12.pdf</t>
   </si>
   <si>
     <t>Reserva aos candidatos(as) negros (as) 20% (vinte por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da administração pública municipal, de quaisquer dos poderes, das autarquias, das fundações públicas, das empresas públicas e das sociedades de economia mista do Município de Santo Augusto/RS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/753/pll_13.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/753/pll_13.pdf</t>
   </si>
   <si>
     <t>Institui a campanha permanente de orientação, prevenção e conscientização da depressão, transtorno de ansiedade e síndrome do pânico.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/754/pll_14.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/754/pll_14.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de fornecimento de absorventes higiênicos nas escolas municipais.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/761/pll_15.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/761/pll_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos pedidos de consertos e manutenção da iluminação pública na secretaria municipal de obras, viação e trânsito.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/762/pll_16.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/762/pll_16.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação do programa vacinação do idoso em casa no Município de Santo Augusto/RS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/777/pll_17.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/777/pll_17.pdf</t>
   </si>
   <si>
     <t>Proíbe a instalação e funcionamento de clubes de tiros nos arredores de estabelecimentos de ensinos no âmbito do Município de Santo Augusto/RS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pl_01.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pl_01.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Médico Veterinário.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pl_02.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pl_02.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Professores.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pl_03.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pl_03.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Servente.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/675/pl_04.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/675/pl_04.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Monitor de Escola.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/676/pl_05.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/676/pl_05.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Cozinheiro Escolar, Auxiliar de Cozinha e Oficial Administrativo.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/677/pl_06.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/677/pl_06.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza temporária de Agente Comunitário de Saúde e de Agente de Combate a Endemias.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/678/pl_07.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/678/pl_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elemento de despesa no PA, e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/679/pl_08.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/679/pl_08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elemento de despesa na LDO e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pl_09.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pl_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/683/pl_10.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/683/pl_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar permuta com servidora ocupante do cargo de professor de educação infantil de São Martinho/RS e dá outras providências.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pl_11.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pl_11.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Médico da Estratégia da Saúde da Família.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/684/pl_12.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/684/pl_12.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para pagamento do imposto predial e territorial urbano - IPTU e taxas de serviços urbanos, relativos ao Exercício de 2021, dá outras providências.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/685/pl_13.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/685/pl_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a Associação Hospitalar Bom Pastor.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/686/pl_14.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/686/pl_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir vacinas para o enfrentamento da pandemia da COVID-19, na hipótese de insuficiência de recursos prestados pelos demais entes federados e determina outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/687/pl_15.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/687/pl_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elemento de despesa no PPA, na LDO e abrir Crédito Adicional Especial e Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/688/pl_16.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/688/pl_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CACS), do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (Fundeb), em conformidade com o artigo 212-A da Constituição Federal e regulamenta na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/689/pl_17.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/689/pl_17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elemento de despesa no PPA, na LDO e abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/690/proj._de_lei_no_18_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/690/proj._de_lei_no_18_de_2021.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Inspetor Sanitário.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/691/proj._de_lei_no_19_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/691/proj._de_lei_no_19_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contribuir anualmente com a União dos Dirigentes Municipais de Educação - UNDIME e União dos Conselhos Municipais de Educação do Rio Grande do Sul - UNCME/RS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_20_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_20_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a impressão de mensagens “USE MÁSCARA, ALCOOL GEL E EVITE AGLOMERAÇÕES. SANTO AU-GUSTO CONTRA COVID-19”, nas mensagens e correspondências de órgãos oficiais do Governo do Município de Santo Augusto, enquanto perdurar a pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_21_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_21_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias a prefeito (a), vice-prefeito (a) e servidores públicos do Municípios de Santo Augusto, estabelece o ressarcimento de despesa com alimentação e transporte e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_22_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_22_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a implantar o Novo Programa de Incentivo ao Comércio, Indústria e ao Produtor Rural e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_23_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_23_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir uma nova atividade no PPA, na LDO e abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_lei_24_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_lei_24_de_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Distribuição de Uniforme Escolar – PDUE e autoriza fornecimento de uniforme escolar aos alunos da rede municipal de Santo Augusto.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_de_lei_25_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_de_lei_25_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir uma nova atividade no PPA, na LDO a abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_lei_no_26_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_lei_no_26_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar recurso adicional a AMUCELEIRO para aquisição de uma viatura para o Presídio Estadual de Três Passos - RS.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_no_27.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_no_27.pdf</t>
   </si>
   <si>
     <t>Alteração a redação, inclui incisos, parágrafos e artigos da Lei Municipal Nº 2.751, de 09 novembro de 2016.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_28.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_28.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para pagamento do Imposto Predial Territorial Urbano - IPTU e Taxas de Serviços Urbanos, relativos ao exercícios de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/702/pl_29.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/702/pl_29.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/703/pl_30.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/703/pl_30.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5º da Lei Municipal nº 3.048, de 08 de março de 2021.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/704/pl_31.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/704/pl_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir uma nova atividade no PPA, na LDO e Abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/705/pl_32.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/705/pl_32.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Professor de Libras.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/706/pl_33.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/706/pl_33.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/707/pl_34.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/707/pl_34.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Operador de Máquinas.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/708/pl_35.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/708/pl_35.pdf</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/709/pl_36.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/709/pl_36.pdf</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_lei_no_37.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_lei_no_37.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I do art. 1º da Lei Municipal Nº 2.526, de 22 de maio de 2014.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_no_38.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_no_38.pdf</t>
   </si>
   <si>
     <t>Estabelece Pontos Turísticos do Município de Santo Augusto e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/713/pl_39_de_2021_-_2.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/713/pl_39_de_2021_-_2.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública para fins de pedido de doação, permuta ou desapropriação amigável ou judicial, o imóvel matriculado no Registro de Imóveis de Santo Augusto, sob nº 10.792.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/712/pl_40_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/712/pl_40_de_2021.pdf</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/718/pl_no_41_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/718/pl_no_41_de_2021.pdf</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/720/pl_42_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/720/pl_42_de_2021.pdf</t>
   </si>
   <si>
     <t>Inclui os parágrafos 3º e 4º no Art. 8º da Lei Municipal Nº 2.782, de 27 de abril de 2017, a qual dispõe sobre o Sistema de Controle Interno do Município.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Psicólogo e Assistente Social para atuar junto à Secretaria Municipal de Educação e Cultura – SMEC.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/722/pl_44.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/722/pl_44.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Advogado.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/723/pl_45.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/723/pl_45.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Auxiliar de Odontologia.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/724/pl_46.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/724/pl_46.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Psicólogo e Assistente Social para atuar junto à Secretaria Municipal de Habitação, Assistência Social e Cidadania.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/725/pl_47.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/725/pl_47.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Fiscal Ambiental e de Posturas.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/726/pl_48.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/726/pl_48.pdf</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/727/pl_49.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/727/pl_49.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 3.047, de 08 de março de 2021.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pl_50.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pl_50.pdf</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pl_51.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pl_51.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Secretário de Escola.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de oficial de compras.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/731/pl_53.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/731/pl_53.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de agente visitador do PIM - Primeira Infância Melhor.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/732/pl_54.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/732/pl_54.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Oficial Administrativo.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pl_55.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pl_55.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de professores.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pl_56.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pl_56.pdf</t>
   </si>
   <si>
     <t>Ratifica a natureza jurídica do Consórcio Rota do Yucumã, aprova o protocolo de intenções e dá outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pl_57.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pl_57.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal de inseminação artificial em bovinos e dá outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pl_58.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pl_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir ação no PPA, na LDO e abrir crédito adicional especial.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/738/pl_59.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/738/pl_59.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/739/pl_60.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/739/pl_60.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º da Lei Municipal nº 3.083, de 21 de junho de 2021.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pl_61.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pl_61.pdf</t>
   </si>
   <si>
     <t>Cria o programa aluguel social no Município de Santo Augusto, como benefício da política municipal de habitação e dá outras providências.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pl_62.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pl_62.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir uma nova atividade no PA, na LDO e abrir crédito adicional especial.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pl_63.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pl_63.pdf</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pl_64.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pl_64.pdf</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pl_65.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pl_65.pdf</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/750/pl_66.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/750/pl_66.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de monitor de escola.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/751/pl_67.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/751/pl_67.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alterar modalidade de aplicação dos elementos de aplicação dos elementos de despesas no PPA, LDO, e LOA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/755/pl_68.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/755/pl_68.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual para o Município de Santo Augusto para o período de 2022-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/756/pl_69.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/756/pl_69.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pl_70.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pl_70.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime de Previdência Complementar – RPC no âmbito do Município de Santo Augusto e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pl_71.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pl_71.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial na LOA.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/759/pl_72.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/759/pl_72.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial suplementar na LOA.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/760/pl_73.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/760/pl_73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir crédito adicional suplementar no valor de R$ 1.984.100,00 (um milhão, novecentos e oitenta e quatro mil e cem reais), para reforço de dotação consignadas no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/763/pl_74.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/763/pl_74.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir o imóvel urbano, matriculado no Cartório de Registro de Imóveis desta cidade e comarca sob o nº 4.466, de propriedade do Banco do Brasil S/A e contratar operação com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/764/pl_75.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/764/pl_75.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/765/pl_76.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/765/pl_76.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/766/pl_77.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/766/pl_77.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/767/pl_78.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/767/pl_78.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 3º, do art. 3º, da Lei Municipal nº 2.214, de 02 de março de 2011.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/768/pl_79.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/768/pl_79.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º, § 2º e inclui o § 3º no art. 2º, da Lei Municipal nº 1.438, de 11 de janeiro de 2000.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/769/pl_80.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/769/pl_80.pdf</t>
   </si>
   <si>
     <t>Ratifica a 1ª alteração e consolidação do protocolo de intenções do Consórcio Intermunicipal do Noroeste do Estado do Rio Grande do Sul - CISA e dá outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/770/pl_81.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/770/pl_81.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar na LOA.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/771/pl_82.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/771/pl_82.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de edificações implementadas em desacordo com a legislação específica, portadoras de estabilidade estruturais iniciadas ou concluídas até a publicação da presente lei.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/772/pl_83.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/772/pl_83.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar na LOA.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/773/pl_84.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/773/pl_84.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso VII, do Art. 8º, da Lei Municipal nº 3.107, de 31 de agosto de 2021.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/774/pl_85.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/774/pl_85.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Suplementar na LOA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/775/pl_86.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/775/pl_86.pdf</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/776/pl_87.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/776/pl_87.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Santo Augusto para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/778/pl_88.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/778/pl_88.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª alteração do protocolo de intenções do Consórcio Intermunicipal e Interestadual de Municípios - Santa Catarina Paraná e Rio Grande do Sul - de Segurança Alimentar, Atenção a Sanidade Agropecuária e Desenvolvimento Local - CONSAD e dá outras providências.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/779/pl_89.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/779/pl_89.pdf</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/780/pl_90.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/780/pl_90.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública para fins de pedido de desapropriação amigável ou judicial, parte ideal do imóvel matriculado no Registro de Imóveis de Santo Augusto, sob o nº 5.609.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/781/pl_91.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/781/pl_91.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de Farmacêutico.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pl_92.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pl_92.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza a contratação temporária de servente.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/783/pl_93.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/783/pl_93.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de técnico em enfermagem.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pl_94.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pl_94.pdf</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/701/pr_01.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/701/pr_01.pdf</t>
   </si>
   <si>
     <t>Cria a procuradoria da mulher.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/715/plr_no_002_de_2021.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/715/plr_no_002_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Relatório de Efetividade constante no Anexo I da Resolução nº 224, de 15 de dezembro de 2020, que dispõe sobre o controle de efetividade e registro do ponto dos servidores do Poder Legislativo de Santo Augusto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1674,68 +1674,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/785/plc_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pll_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/714/plegislativo_002_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pll_no_004_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/719/pleg_005_de_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/733/pll_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/745/pll_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pll_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/747/ppl_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pll_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pll_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/752/pll_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/753/pll_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/754/pll_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/761/pll_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/762/pll_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/777/pll_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pl_01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pl_02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pl_03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/675/pl_04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/676/pl_05.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/677/pl_06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/678/pl_07.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/679/pl_08.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pl_09.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/683/pl_10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pl_11.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/684/pl_12.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/685/pl_13.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/686/pl_14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/687/pl_15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/688/pl_16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/689/pl_17.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/690/proj._de_lei_no_18_de_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/691/proj._de_lei_no_19_de_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_20_de_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_21_de_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_22_de_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_23_de_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_lei_24_de_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_de_lei_25_de_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_lei_no_26_de_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/702/pl_29.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/703/pl_30.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/704/pl_31.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/705/pl_32.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/706/pl_33.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/707/pl_34.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/708/pl_35.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/709/pl_36.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_lei_no_37.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_no_38.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/713/pl_39_de_2021_-_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/712/pl_40_de_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/718/pl_no_41_de_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/720/pl_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/722/pl_44.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/723/pl_45.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/724/pl_46.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/725/pl_47.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/726/pl_48.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/727/pl_49.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pl_50.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pl_51.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/731/pl_53.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/732/pl_54.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pl_55.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pl_56.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pl_57.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pl_58.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/738/pl_59.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/739/pl_60.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pl_61.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pl_62.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pl_63.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pl_64.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pl_65.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/750/pl_66.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/751/pl_67.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/755/pl_68.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/756/pl_69.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pl_70.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pl_71.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/759/pl_72.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/760/pl_73.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/763/pl_74.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/764/pl_75.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/765/pl_76.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/766/pl_77.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/767/pl_78.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/768/pl_79.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/769/pl_80.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/770/pl_81.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/771/pl_82.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/772/pl_83.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/773/pl_84.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/774/pl_85.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/775/pl_86.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/776/pl_87.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/778/pl_88.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/779/pl_89.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/780/pl_90.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/781/pl_91.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pl_92.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/783/pl_93.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pl_94.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/701/pr_01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/715/plr_no_002_de_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/785/plc_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/681/pll_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/714/plegislativo_002_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/716/pll_no_004_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/719/pleg_005_de_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/733/pll_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/745/pll_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/746/pll_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/747/ppl_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/748/pll_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/749/pll_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/752/pll_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/753/pll_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/754/pll_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/761/pll_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/762/pll_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/777/pll_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/672/pl_01.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/673/pl_02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/674/pl_03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/675/pl_04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/676/pl_05.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/677/pl_06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/678/pl_07.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/679/pl_08.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/680/pl_09.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/683/pl_10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/682/pl_11.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/684/pl_12.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/685/pl_13.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/686/pl_14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/687/pl_15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/688/pl_16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/689/pl_17.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/690/proj._de_lei_no_18_de_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/691/proj._de_lei_no_19_de_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_20_de_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_21_de_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_22_de_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_23_de_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_lei_24_de_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_de_lei_25_de_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_lei_no_26_de_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/702/pl_29.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/703/pl_30.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/704/pl_31.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/705/pl_32.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/706/pl_33.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/707/pl_34.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/708/pl_35.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/709/pl_36.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_lei_no_37.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_no_38.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/713/pl_39_de_2021_-_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/712/pl_40_de_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/718/pl_no_41_de_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/720/pl_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/722/pl_44.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/723/pl_45.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/724/pl_46.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/725/pl_47.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/726/pl_48.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/727/pl_49.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/728/pl_50.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/729/pl_51.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/731/pl_53.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/732/pl_54.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/734/pl_55.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/735/pl_56.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/736/pl_57.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/737/pl_58.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/738/pl_59.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/739/pl_60.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/740/pl_61.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/741/pl_62.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/742/pl_63.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/743/pl_64.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/744/pl_65.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/750/pl_66.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/751/pl_67.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/755/pl_68.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/756/pl_69.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/757/pl_70.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/758/pl_71.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/759/pl_72.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/760/pl_73.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/763/pl_74.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/764/pl_75.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/765/pl_76.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/766/pl_77.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/767/pl_78.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/768/pl_79.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/769/pl_80.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/770/pl_81.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/771/pl_82.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/772/pl_83.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/773/pl_84.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/774/pl_85.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/775/pl_86.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/776/pl_87.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/778/pl_88.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/779/pl_89.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/780/pl_90.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/781/pl_91.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/782/pl_92.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/783/pl_93.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/784/pl_94.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/701/pr_01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2021/715/plr_no_002_de_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>