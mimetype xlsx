--- v0 (2025-12-08)
+++ v1 (2026-04-18)
@@ -51,795 +51,795 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/620/pdl_01.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/620/pdl_01.pdf</t>
   </si>
   <si>
     <t>Concede diploma de honra ao Mérito pela passagem do Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/657/pdl_02.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/657/pdl_02.pdf</t>
   </si>
   <si>
     <t>Declara rejeitada a Prestação de Contas de Governo do Administrador do Executivo Municipal de Santo Augusto, Senhor Naldo Wiegert, correspondente ao exercício de 2018.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/610/pl_complementar_001_de_2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/610/pl_complementar_001_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera redação do inciso II, do art. 27, e Anexo II - Perímetro Urbano-Sede, da Lei Complementar Nº 16, de 21 de dezembro de 2016.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/612/pll_01-2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/612/pll_01-2020.pdf</t>
   </si>
   <si>
     <t>Concede aumento aos vencimentos dos servidores da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/624/pll_02.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/624/pll_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação e sobre o pagamento do subsídio de prefeito, de vice-prefeito e de secretários municipais para a legislatura 2021 a 2024, no município de Santo Augusto.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/625/pll_03.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/625/pll_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de Santo Augusto, para o período de 1º de janeiro de 2021 a 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ver. Valdez</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/654/pll_04.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/654/pll_04.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público situado no Loteamento Comercial Terra Nova, com o nome de Rua Carlos Leodiny An-drighetto.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ver. Janete  Leandra Pretto Franco, Ver. Valdez</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/655/pll_05.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/655/pll_05.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público situado no Loteamento Comercial Terra Nova, com o nome de Rua Nilza Depeire.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. Irani, Ver. Janete  Leandra Pretto Franco</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/656/pll_06.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/656/pll_06.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público situado no Loteamento Comercial Terra Nova, com o nome de Rua Ângela Rotili Polo.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/661/pll_007.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/661/pll_007.pdf</t>
   </si>
   <si>
     <t>Institui o programa Adote uma Parada de Ônibus/Abrigo.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/668/pll_08.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/668/pll_08.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Especial de natureza contábil na Câmara Municipal de Vereadores  de Santo Augusto.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ver. Janete  Leandra Pretto Franco</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/670/pll_09.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/670/pll_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comercialização, depósito, transporte, manuseio, utilização, queima e a soltura de fogos de artifício e artefatos pirotécnicos que possuem estampido no âmbito do Município de Santo Augusto.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/604/pl_001_de_2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/604/pl_001_de_2020.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Fiscal Ambiental e de Posturas.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/609/pl_002_de_2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/609/pl_002_de_2020.pdf</t>
   </si>
   <si>
     <t>Revoga Lei Municipal Nº 2.586, de 22 de outubro de 2014, e revoga o §2º do art. 68 da Lei Municipal Nº 1.690, de 30 de dezembro de 2003.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/605/pl_003_de_2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/605/pl_003_de_2020.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Professor.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/606/pl_004_de_2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/606/pl_004_de_2020.pdf</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/607/pl_005_de_2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/607/pl_005_de_2020.pdf</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/608/pl_006_de_2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/608/pl_006_de_2020.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Monitor de Escola.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/613/pl_007_de_2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/613/pl_007_de_2020.pdf</t>
   </si>
   <si>
     <t>Ratifica a 1ª Alteração e Consolidação do Protocolo de Intenções do Consórcio Intermunicipal e Interestadual de Municípios - Santa Catarina, Paraná, Rio Grande do Sul - de Segurança Alimentar, Atenção a Sanidade Agropecuária e Desenvolvimento Local - CONSAD e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/614/pl_08.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/614/pl_08.pdf</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/615/pl_09.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/615/pl_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança de contribuição de melhoria na execução de obras públicas que enumera.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/616/pl_10.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/616/pl_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/617/pl_11.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/617/pl_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a Associação Hospitalar Bom Pastor.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/618/pl_12.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/618/pl_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir elemento de despesa no PPA, na LDO e abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/619/pl_13.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/619/pl_13.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contração temporário de Monitor de Escola.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/623/pl_14.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/623/pl_14.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para pagamento do Imposto Predial e Territorial Urbano - IPTU e Taxas se Serviços Urbanos, relativos ao exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_n.o_015-2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_n.o_015-2020.pdf</t>
   </si>
   <si>
     <t>Cria cargos de Monitor de Escola e altera a redação da tabela do artigo 4º da Lei Municipal nº 1.692, de 30 de dezembro de 2003 e define situação de excepcional interesse público e autoriza contratação temporária.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_n.o_016-2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_n.o_016-2020.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_de_lei_n.o_017-2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_de_lei_n.o_017-2020.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Professor de Libras.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_de_lei_n.o_018-2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_de_lei_n.o_018-2020.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Servente.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_de_lei_n.o_019-2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_de_lei_n.o_019-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação o caput do art. 5º da Lei Municipal nº 2.782 de 27 de abril de 2017.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/631/pl_20.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/631/pl_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/632/pl_21.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/632/pl_21.pdf</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/633/pl_22.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/633/pl_22.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º da Lei Municipal nº 2.956 de 27 de setembro de 2019, que autorizou contratação temporária de Oficial Administrativo e Motorista.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/634/pl_23.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/634/pl_23.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º da Lei Municipal nº 2.969 de 7 de novembro de 2019, que autorizou contratação temporária de Oficial Administrativo e Motorista.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/635/pl_24.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/635/pl_24.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de servente.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/636/pl_25.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/636/pl_25.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Assistente Técnico em Informatica.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/637/pl_26.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/637/pl_26.pdf</t>
   </si>
   <si>
     <t>Autoriza a suspensão e a alteração da vigência dos contratos temporários de excepcional interesse público lotados na Secretaria Municipal de Educação e Cultura em razão da suspensão das atividades letivas em face do coronavírus (Covid-19), e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/638/pl_27.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/638/pl_27.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.379 de 16 de dezembro de 1998, que estabelece valores das multas para infrações de ordem sanitária, e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/639/pl_28.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/639/pl_28.pdf</t>
   </si>
   <si>
     <t>Retifica e inclui incisos, e parágrafos da Lei Municipal nº 1.846, de 27 de abril de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/640/pl_29.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/640/pl_29.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar aos servidores vinculados às equipes de Estratégia da Saúde da Família ESF I - Novo Milênio, ESF II - Zona Sul e ESF III - Zona Leste, incentivo financeiro adicional, competência 2019, repassado pelo Governo Federal devido a adesão ao Programa Nacional de Melhoria do Acesso a da Qualidade de Atenção Básica - PMAQ.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/641/pl_30.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/641/pl_30.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Oficial Administrativo.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/642/pl_31.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/642/pl_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/643/pl_32.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/643/pl_32.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 2.972 de 07 de novembro de 2019, que autorizou contratação de médico veterinário.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/644/pl_33.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/644/pl_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial incluindo elementos de despesa na LDO e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/645/pl_34.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/645/pl_34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/646/pl_35.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/646/pl_35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial incluindo elemento de despesa na LDO e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/647/pl_36.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/647/pl_36.pdf</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/648/pl_37.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/648/pl_37.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Secretário de Escola.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/649/pl_38.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/649/pl_38.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 2.994, de 28 de fevereiro de 2020, que autorizou contratação temporária de Fiscal Ambiental e de Posturas.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/650/pl_39.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/650/pl_39.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º da Lei Municipal nº 3.003, de 19 de março de 2020, que autorizou o Poder Executivo a celebrar convênio com a Associação Hospitalar Bom Pastor.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/651/pl_40.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/651/pl_40.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Monitor de Informática.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/652/pl_41.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/652/pl_41.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Professores.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/653/pl_42.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/653/pl_42.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei Municipal nº 2.005, de 23 de julho de 2008, que autoriza a realização de Convênios de Cooperação com o Estado do Rio Grande do Sul e com a Agência Estadual de Regulação dos Serviços Públicos Delegados do Rio Grande do Sul, a celebração de Contrato de Programa com a CORSAN, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/659/pl_43.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/659/pl_43.pdf</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de Liberdade Econômica, Estabelece Normas e Procedimentos para atos Públicos de Liberação de Atividade Econômica e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/662/pl_44.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/662/pl_44.pdf</t>
   </si>
   <si>
     <t>Altera a redação de incisos, parágrafos e artigos da Lei Municipal nº 1.839 de 29 de março de 2006, que instituiu o Sistema Municipal de Ensino no Município de Santo Augusto.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/663/pl_45.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/663/pl_45.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o Exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/664/pl_46.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/664/pl_46.pdf</t>
   </si>
   <si>
     <t>Institui o Condomínio Horizontal por Lotes no Município de Santo Augusto, e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/665/pl_47.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/665/pl_47.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de Farmacêutico.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/666/pl_48.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/666/pl_48.pdf</t>
   </si>
   <si>
     <t>Institui Programa mais cultura Santo Augusto de apoio e financiamento à cultura do Município de Santo Augusto, para fins de aplicação dos recursos da Lei Federal nº 14.017, de 29 de junho de 2020, a Lei Aldir Blanc.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/667/pl_49.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/667/pl_49.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Santo Augusto para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/669/pl_50.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/669/pl_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Associação Hospitalar Bom Pastor.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/611/projeto_de_resolucao_no_01_de_2020.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/611/projeto_de_resolucao_no_01_de_2020.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor do Auxílio-Alimentação.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_resolucao_n_002_1.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_resolucao_n_002_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o controle de efetividade e registro de ponto dos servidores do Poder Legislativo de Santo Augusto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1146,68 +1146,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/620/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/657/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/610/pl_complementar_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/612/pll_01-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/624/pll_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/625/pll_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/654/pll_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/655/pll_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/656/pll_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/661/pll_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/668/pll_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/670/pll_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/604/pl_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/609/pl_002_de_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/605/pl_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/606/pl_004_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/607/pl_005_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/608/pl_006_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/613/pl_007_de_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/614/pl_08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/615/pl_09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/616/pl_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/617/pl_11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/618/pl_12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/619/pl_13.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/623/pl_14.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_n.o_015-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_n.o_016-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_de_lei_n.o_017-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_de_lei_n.o_018-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_de_lei_n.o_019-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/631/pl_20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/632/pl_21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/633/pl_22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/634/pl_23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/635/pl_24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/636/pl_25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/637/pl_26.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/638/pl_27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/639/pl_28.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/640/pl_29.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/641/pl_30.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/642/pl_31.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/643/pl_32.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/644/pl_33.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/645/pl_34.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/646/pl_35.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/647/pl_36.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/648/pl_37.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/649/pl_38.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/650/pl_39.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/651/pl_40.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/652/pl_41.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/653/pl_42.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/659/pl_43.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/662/pl_44.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/663/pl_45.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/664/pl_46.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/665/pl_47.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/666/pl_48.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/667/pl_49.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/669/pl_50.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/611/projeto_de_resolucao_no_01_de_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_resolucao_n_002_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/620/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/657/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/610/pl_complementar_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/612/pll_01-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/624/pll_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/625/pll_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/654/pll_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/655/pll_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/656/pll_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/661/pll_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/668/pll_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/670/pll_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/604/pl_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/609/pl_002_de_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/605/pl_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/606/pl_004_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/607/pl_005_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/608/pl_006_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/613/pl_007_de_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/614/pl_08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/615/pl_09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/616/pl_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/617/pl_11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/618/pl_12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/619/pl_13.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/623/pl_14.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/626/projeto_de_lei_n.o_015-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/627/projeto_de_lei_n.o_016-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/628/projeto_de_lei_n.o_017-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/629/projeto_de_lei_n.o_018-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/630/projeto_de_lei_n.o_019-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/631/pl_20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/632/pl_21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/633/pl_22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/634/pl_23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/635/pl_24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/636/pl_25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/637/pl_26.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/638/pl_27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/639/pl_28.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/640/pl_29.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/641/pl_30.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/642/pl_31.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/643/pl_32.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/644/pl_33.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/645/pl_34.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/646/pl_35.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/647/pl_36.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/648/pl_37.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/649/pl_38.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/650/pl_39.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/651/pl_40.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/652/pl_41.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/653/pl_42.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/659/pl_43.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/662/pl_44.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/663/pl_45.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/664/pl_46.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/665/pl_47.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/666/pl_48.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/667/pl_49.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/669/pl_50.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/611/projeto_de_resolucao_no_01_de_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_resolucao_n_002_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>