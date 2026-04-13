--- v0 (2025-12-11)
+++ v1 (2026-04-13)
@@ -54,870 +54,870 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA ATO NORMATIVO DO PODER EXECUTIVO QUE REGULAMENTA A LEI MUNICIPAL Nº 2.782, DE 2017, DISPÕE SOBRE O REGIMENTO INTERNO E O MANUAL DE AUDITORIA DO CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/467/projeto_de_decreto_legislativo_no_02.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/467/projeto_de_decreto_legislativo_no_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre indenizações de diárias a vereadores e servidores da Câmara de Vereadores de Santo Augusto/RS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA "G" DO INCISO VIII, DO ART. 8º DA LEI COMPLEMENTAR Nº 17 DE 11 DE MAIO DE 2017 E OS ANEXOS I, II E III.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO V DO ART. 72, DO ART. 87, CRIANDO O ANEXO VIII-A, DO ART. 88, E INSERE O INCISO VII NO ART. 89, DA LEI COMPLEMENTAR Nº 16, DE 2016, QUE DISPÕE SOBRE O PLANO DIRETOR MUNICIPAL DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_legislativo_02-2018.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_legislativo_02-2018.pdf</t>
   </si>
   <si>
     <t>Concede abono aos servidores da Câmara de Vereadores de Santo Augusto.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal, CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS AGENTES PÚBLICOS DO MUNICÍPIO DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO III DO § 1º DO ART. 1º DA LEI MUNICIPAL Nº 2.506, DE 27 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR ABONO AOS AGENTES DE COMBATE DE ENDEMIAS VINCULADOS A SECRETARIA MUNICIPAL DE SAÚDE - VIGILÂNCIA EM SAÚDE, INCENTIVO FINANCEIRO ADICIONAL REPASSADO PELO FUNDO NACIONAL DE SAÚDE.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.737, DE 30 DE AGOSTO DE 2016 E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.744, DE 04 DE OUTUBRO DE 2016 E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A CAMPANHIA RIO-GRANDENSE DE SANEAMENTO - CORSAN.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE QUATRO SERVENTES.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE MONITOR DE ESCOLA, ALTERA A REDAÇÃO DA TABELA DO ARTIGO 4º DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE PROFESSOR, ZELADOR E SERVENTE.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE RECEPCIONISTA, E ALTERA A REDAÇÃO DA TABELA DO ARTIGO 4º  DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO D 2003.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA MAIS 03 (TRÊS) CARGOS DE PROFESSOR I E CRIA MAIS 02 (DOIS) CARGOS DE PROFESSOR IV, ALTERANDO O ART. 38 DA LEI MUNICIPAL Nº 1.691, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR META NO PPA, NA LDO E ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CEDÊNCIA DE SERVIDORA PARA O CENTRO EDUCACIONAL PADRE ANCHIETA - CEPAN.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INCLUIR ELEMENTO DE DESPESA NO PPA, NA LDO E ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE PROFESSOR III - CIÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE INTERESSE SOCIAL E ECONÔMICO OBRAS DE MELHORIA E DISPENSA O LANÇAMENTO E A COBRANÇA DA CONTRIBUIÇÃO DE MELHORIA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR BOM PASTOR.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE OPERÁRIOS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE PERMISSÃO DE USO DO PRÉDIO DE PROPRIEDADE DO MUNICÍPIO DE SANTO AUGUSTO COM VALMIR VARINI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADESÃO DO MUNICÍPIO DE SANTO AUGUSTO AO CONSÓRCIO INTERESTADUAL E INTERMUNICIPAL DE MUNICÍPIOS DE SANTA CATARINA, PARANÁ E RIO GRANDE DO SUL, DE SEGURANÇA ALIMENTAR, ATENÇÃO A SANIDADE E AGROPECUÁRIA E DESENVOLVIMENTO LOCAL - CONSAG.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE HONORÁRIOS DE SUCUMBÊNCIA AOS PROCURADORES DO MUNICÍPIO DE SANTO AUGUSTO-RS, FIXA CRITÉRIOS PARA O RATEIO DESSES VALORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA E REVOGA INCISOS, ALTERA REDAÇÃO DO PARÁGRAFO 4º DO ART. 13, DO PARÁGRAFO 1º DO ARTIGO 19 DA LEI MUNICIPAL Nº 1.846, DE 27 DE ABRIL DE 2006.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA ALÍNEAS "D" E "E DO PARÁGRAFO 1º DO ART. 2º, DA LEI MUNICIPAL Nº. 2.395, DE 21 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER DAÇÃO EM PAGAMENTO, DE BEM IMÓVEL, PARA O FIM DE EXTINGUIR CRÉDITO TRIBUTÁRIO.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR ELEMENTO DE DESPESA NO PPA, NA LDO E ABRIR CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA LICENCIAMENTO DE FEIRAS ITINERANTES NO MUNICÍPIO DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE MONITOR DE ESCOLAS E SECRETÁRIO DE ESCOLA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE PROFESSOR E SERVENTE.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL (SIM/POA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 2.014 DE 07 DE OUTUBRO DE 2008 QUE DISPÕE SOBRE A CRIAÇÃO DA TAXA DE LICENCIAMENTO AMBIENTAL.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA INSERE DISPOSIÇÃO SOBRE A TAXA DE LICENCIAMENTO AMBIENTAL E ANEXA TABELA PARA ALÍQUOTAS NA LEGISLAÇÃO SISTEMA MUNICIPAL DE PROTEÇÃO AMBIENTAL - SISMMA - LEI MUNICIPAL Nº 2.013 DE 07 DE OUTUBRO DE 2008.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO  E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE MONITOR DE ESCOLA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE MONITOR DE ESCOLA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE PARÁGRAFO 4º-A NO ARTIGO 32, DA LEI MUNICIPAL Nº 1.692 DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE OPERADOR DE MÁQUINAS E MOTORISTA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE PROFESSOR.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS DO MUNICÍPIO DE SANTO AUGUSTO-RS, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR BENS MÓVEIS E IMÓVEIS DE SUA PROPRIEDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO IV DO ART. 4º  DA LEI MUNICIPAL Nº 2.187 DE 9 DE SETEMBRO DE 2010, QUE CRIA O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR-COMAE.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE MÉDICO DA ESTRATÉGIA DA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR - COMAE, DO MUNICÍPIO DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO PÚBLICO DE COLETA DE ENTULHO E MATERIAIS NO ÂMBITO DO MUNICÍPIO DE SANTO - RS, REGULAMENTA O USO DAS CAÇAMBAS ESTACIONARIAS OU CONTAINERS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR AOS SERVIDORES VINCULADOS A EQUIPE DA ESTRATÉGIA DA SAÚDE DA FAMÍLIA - ESF II - ZONA SUL E ESF III - ZONA LESTE, INCENTIVO FINANCEIRO ADICIONAL, COMPETÊNCIA 2016 E 2017, REPASSADO PELO GOVERNO FEDERAL DEVIDO À ADESÃO AO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DE ATENÇÃO BÁSICA - PMAQ.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/464/pl_53.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/464/pl_53.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de monitor de escola.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/465/pl_54.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/465/pl_54.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratação temporária de professor.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/468/pl_55_ldo.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/468/pl_55_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/469/pl_56.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/469/pl_56.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar contrato de prestação de serviços de saúde com o Instituto de Previdência do Estado do Rio Grande do Sul – IPERGS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a redação do § 3º, do Art. 3º, da Lei Municipal nº 2.214, de 02 de março de 2011, que “Dispõe sobre a concessão de cesta básica”.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/471/pl_58.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/471/pl_58.pdf</t>
   </si>
   <si>
     <t>Cria um cargo de Recepcionista, extingue um cargo de servente e altera a redação da tabela do artigo 4º da Lei Municipal nº 1.692, de 30 de dezembro de 2003.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/472/pl_59.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/472/pl_59.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Santo Augusto para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_no_060-2018.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_no_060-2018.pdf</t>
   </si>
   <si>
     <t>Define situação de excepcional interesse público e autoriza contratações temporárias de Professores.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/475/pl_61.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/475/pl_61.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores, aos proventos e às pensões dos aposentados e pensionistas do Poder Executivo e Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Santo Augusto, RS, a alienar bens imóveis de sua propriedade e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA DE VEREADORES DE SANTO AUGUSTO/RS A ASSOCIAR-SE E A CONTRIBUIR COM A ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS DA REGIÃO CELEIRO - ACAMRECE.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação aos servidores da Câmara de Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO E REVOGA INCISO DO ART. 68 DA LEI ORGÂNICA MUNICIPAL DE SANTO AUGUSTO/RS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/466/proposta_de_emenda_a_lei_organica_no_02.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/466/proposta_de_emenda_a_lei_organica_no_02.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 68-A na Lei Orgânica do Município de Santo Augusto/RS, instituindo o orçamento impositivo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1224,68 +1224,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/467/projeto_de_decreto_legislativo_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_legislativo_02-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/464/pl_53.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/465/pl_54.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/468/pl_55_ldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/469/pl_56.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/471/pl_58.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/472/pl_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_no_060-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/475/pl_61.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/466/proposta_de_emenda_a_lei_organica_no_02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/467/projeto_de_decreto_legislativo_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_legislativo_02-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/464/pl_53.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/465/pl_54.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/468/pl_55_ldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/469/pl_56.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/471/pl_58.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/472/pl_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_no_060-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/475/pl_61.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/sapl/public/materialegislativa/2018/466/proposta_de_emenda_a_lei_organica_no_02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>