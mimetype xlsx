--- v0 (2025-12-10)
+++ v1 (2026-04-13)
@@ -51,981 +51,981 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL, CONTRA O DESRESPEITO AOS FUNCIONÁRIOS PÚBLICOS ESTADUAIS, SOBRE O PARCELAMENTO DE SEUS VENCIMENTOS E DO DÉCIMO TERCEIRO SALÁRIO.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA NÃO REMUNERADA AO SENHOR PREFEITO E AO SENHOR VICE-PREFEITO DE SANTO AUGUSTO/RS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AOS SENHORES FELISBINO FRANCO DE OLIVEIRA, EGMAR UMBERTO SANT&amp;#180;ANNA DE MORAES E OLAVO URBANO BRAND, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA APROVADA A PRESTAÇÃO DE CONTAS DE GOVERNO DO ADMINISTRADOR DO EXECUTIVO MUNICIPAL DE SANTO AUGUSTO, SENHOR JOSÉ LUIZ ANDRIGHETTO, CORRESPONDENTE AO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A ORGANIZAÇÃO E ESTRUTURA ADMINISTRATIVA, DEFINE O QUADRO DE CARGOS EM COMISSÃO E FUNÇÃO GRATIFICADA NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE SANTO AUGUSTO, REVOGA AS LEIS COMPLEMENTARES Nº 08, DE 26 DE MARÇO DE 2013, LEI Nº 09, DE 07 DE MAIO DE 2014,  LEI Nº 11, DE 17 DE OUTUBRO DE 2014 E LEI Nº 14 DE 18 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º E DE SEU § 2º DA LEI MUNICIPAL Nº 1.294, DE 13 DE MARÇO DE 1997.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO DO BAIRRO GLÓRIA COM O NOME DE RUA BERTOLDO BUENO FERNANDES.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES DA CÂMARA DE VEREADORES DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS NO BAIRRO FLORESTA SITUADO NO LOTEAMENTO STIVAL E TEIXEIRA NO MUNICÍPIO DE SANTO AUGUSTO COM OS NOMES DE ANGELO SFREDO STIVAL E ASSIS GOMES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER CONCESSÃO DE USO DE BEM PÚBLICO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OS CARGOS DE MÉDICO DA ESTRATÉGIA DA SAÚDE DA FAMÍLIA, MONITOR DE ESCOLA E CONTADOR E ALTERA A REDAÇÃO DA TABELA DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO GERAL DO ART. 4º, E A TABELA DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DA SAÚDE, DO ART. 6º, O ART. 31A, AS TABELAS I E II DO ART. 32, TODOS DA LEI MUNICIPAL Nº 1692, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR META NO PPA, NA LDO E ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR META NO PPA, E NA LDO E ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS, VINCULADOS ÀS EQUIPES DE SAÚDE DA FAMÍLIA, INCENTIVO FINANCEIRO ADICIONAL REPASSADO PELO FUNDO NACIONAL DE SAÚDE. </t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI "PROGRAMA DE DESENVOLVIMENTO SUSTENTÁVEL E ECONÔMICO DE SANTO AUGUSTO - CRESCER/SA", QUE DISPÕES SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE SANTO AUGUSTO E CRIA A COMISSÃO DE ANÁLISE TÉCNICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE PRESTAÇÃO DE SERVIÇOS DE SAÚDE COM O INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL - IPERGS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA MAIS 05(CINCO) CARGOS DE PROFESSORES I ALTERANDO O ART. 38 DA LEI MUNICIPAL Nº 1.691, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UM CARGO DE PSICÓLOGO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR PARCERIA, MEDIANTE TERMO DE COLABORAÇÃO/FOMENTO PARA REPASSAR AUXÍLIO FINANCEIRO, CEDER PROFESSORES, PRESTAR APOIO TÉCNICO-ADMINISTRATIVO E A CONCESSÃO DE USO DE UM VEÍCULO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE, DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADESUL DESENVOLVIMENTO S.A. AGÊNCIA DE FOMENTO/RS PARA EXECUÇÃO DE OBRAS DE INFRAESTRUTURA URBANA E RURAL, SANEAMENTO BÁSICO E MEIO AMBIENTE, AQUISIÇÃO DE MÁQUINAS, VEÍCULOS E EQUIPAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR BOM PASTOR E CEDER UM SERVIDOR PÚBLICO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE SERVENTE E ZELADOR.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR AUXÍLIO FINANCEIRO AO GRUPO DE APOIADORES DA BRIGADA MILITAR DE SANTO AUGUSTO &amp;#8211; GABM.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA OS CARGOS DE TÉCNICO EM ENFERMAGEM, MONITOR DE ESCOLA E ALTERA A REDAÇÃO DA TABELA DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO GERAL DO ART. 4º, E A TABELA DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DA SAÚDE  DO ART. 6º, DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003. </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE AGENTE COMUNITÁRIO DE SAÚDE E DE AGENTE DE COMBATE A ENDEMIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E CRIA PARÁGRAFOS, INSERINDO PREVISÃO DE HORÁRIO ESPECIAL PARA SERVIDOR COM DEFICIÊNCIA NO ARTIGO 114 DA LEI MUNICIPAL Nº 1.690, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO DE IMPLANTAÇÃO DO ESOCIAL.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 454 DE 18 DE MAIO DE 1976, QUE "REGULAMENTA OS LOTEAMENTOS".</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SANTO AUGUSTO A FIRMAR CONVÊNIO COM MUNICÍPIO DE IJUÍ, EM ADESÃO AO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA/EMERGÊNCIA COM AMBULÂNCIA TIPO SUPORTE AVANÇADO - PROGRAMA - SAMU.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 3º  E INCLUI O ARTIGO 3A, NA LEI MUNICIPAL Nº 2.514, DE 04 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE MONITOR DE ESCOLA.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O INSTITUTO LAR BOM ABRIGO, DE IJUÍ.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4º DA LEI MUNICIPAL Nº 1.944, DE 10 DE SETEMBRO DE 2007.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O (A) BRDE - BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 6º, DA LEI MUNICIPAL Nº 2.514, DE 04 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO DE DOADORES DE SANGUE DO MUNICÍPIO DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE PROFESSOR E MONITOR DE ESCOLA.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADESUL DESENVOLVIMENTO S.A. - AGÊNCIA DE FOMENTO/RS PARA EXECUÇÃO DE OBRAS DE INFRAESTRUTURA URBANA E RURAL, SANEAMENTO BÁSICO E MEIO AMBIENTE, AQUISIÇÃO DE MÁQUINAS, VEÍCULOS E EQUIPAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍNEAS DO INCISO I, DO PARÁGRAFO 1°, DO ARTIGO 19º, DA LEI MUNICIPAL Nº. 2.683, DE 13  DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO X, DO ARTIGO 3º, DA LEI MUNICIPAL Nº 990, DE 07 DE JANEIRO DE 1992.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E EXCLUI INCISOS DO ARTIGO 3º, DA LEI MUNICIPAL Nº 962, DE 05 DE SETEMBRO DE 1991.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA ALÍNEA "B", DO INCISO I, DO ARTIGO 3º, DA LEI MUNICIPAL Nº 2.013, DE 07 DE OUTUBRO DE 2008.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍNEAS DO PARÁGRAFO 1º, DO ARTIGO 2º, DA LEI MUNICIPAL Nº 1.438, DE 11 DE JANEIRO DE 2000.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA ALÍNEA "D", DO INCISO I, DO ARTIGO 10º, DA LEI MUNICIPAL Nº 2.684, DE 13 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCENTA E REVOGA DISPOSITIVOS NO CÓDIGO TRIBUTÁRIO MUNICIPAL, ESTABELECIDO PELA LEI MUNICIPAL Nº 1.618, DE 31 DE DEZEMBRO DE 2002, E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE RECEPCIONISTA, E ALTERA A REDAÇÃO DA TABELA DO ART. 4º DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA A CONTRATAÇÃO TEMPORÁRIA.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 2.656, DE 04 DE SETEMBRO DE 2015, QUE AUTORIZA OS TITULARES DOS CARGOS QUE MENCIONA, EM CARÁTER EXCEPCIONAL, A DIRIGIR VEÍCULO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA HIPOTECA, DE IMÓVEL DO DISTRITO INDUSTRIAL, ADQUIRIDO PELA EMPRESA BLATT SOLUÇÕES METÁLICAS LTDA., COM INCENTIVOS CONCEDIDOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FAIXA DE ROLAMENTO DAS ESTRADAS MUNICIPAIS E RESPECTIVAS ÁREAS NÃO EDIFICÁVEIS, FIXA LIMITAÇÕES DE USO, ESTABELECE-AS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SANTO AUGUSTO PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A OUTORGA ONEROSA DO DIREITO DE CONSTRUIR, A TRANSFERÊNCIA DO DIREITO DE CONSTRUIR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA IX DO CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI Nº 1.618/2002, NO QUE CONCERNE À TAXA DE SERVIÇOS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DA PLANTA DE VALORES IMOBILIÁRIOS PARA FINS DE CÁLCULO E COBRANÇA DE IPTU E IMPOSTO DE TRANSMISSÃO "INTERVIVOS" DE BENS IMÓVEIS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 2º DA LEI MUNICIPAL Nº 2.105, DE 23 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE SANTO AUGUSTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES IMPLEMENTADAS EM DESACORDO COM A LEGISLAÇÃO ESPECÍFICA, PORTADORAS DE ESTABILIDADE ESTRUTURAIS E CONCLUÍDAS ATÉ A PUBLICAÇÃO DA PRESENTE LEI.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE AGENTE COMUNITÁRIO DE SAÚDE.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR ABONO AOS AGENTES COMUNITÁRIOS DE SAÚDE VINCULADOS ÀS EQUIPES DE SAÚDE DA FAMÍLIA, INCENTIVO FINANCEIRO ADICIONAL REPASSADO PELO FUNDO NACIONAL DE SAÚDE.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DA CÂMARA A DESASSOCIAR-SE DA ASSOCIAÇÃO DE CÂMARAS MUNICIPAIS DA REGIÃO CELEIRO - ACAMRECE.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA E O FUNCIONAMENTO DA OUVIDORIA PARLAMENTAR DA CÂMARA DE VEREADORES DE SANTO AUGUSTO/RS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1332,68 +1332,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>