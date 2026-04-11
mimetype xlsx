--- v0 (2025-12-08)
+++ v1 (2026-04-11)
@@ -54,1236 +54,1236 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA APROVADA A PRESTAÇÃO DE CONTAS DOS ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE SANTO AUGUSTO, REFERENTE AO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA APROVADO O REGULAMENTO GERAL DE CONCURSOS PÚBLICOS DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA APROVADA A PRESTAÇÃO DE CONTAS DOS ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE SANTO AUGUSTO, REFERENTE AO EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA APROVADA A PRESTAÇÃO DE CONTAS DO SENHOR PREFEITO MUNICIPAL DE SANTO AUGUSTO, REFERENTE AO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO ART. 1ºA E §§ 1º, 2º, 3º, 4º, 5º, 6º E 7º NA LEI MUNICIPAL Nº 454, DE 18 DE MAIO DE 1976 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO I, DO § 3º, DO ART. 6º, E O INCISO VII, NO § 3º DO ART. 11, E ALTERA A REDAÇÃO DO ART. 12, E DA TABELA DO ART. 18 TODOS DA LEI COMPLEMENTAR Nº 8, DE 26 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Ver. Juarez Speroni</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO ESPORTIVO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ANTÔNIO JOÃO, DE PEDRO PAIVA, COM O NOME DE ROMIR ALENCAR SPERONI.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Horácio</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS DO BAIRRO SANTO ANTÔNIO COM OS NOMES DE RUA FRANCISCO POLO E TRAVESSA EUGENIO RODRIGUES.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.816, DE 12 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES EFETIVOS DO QUADRO DE FUNCIONÁRIOS PÚBLICOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL - CEF, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>RT. 37, X, DA CONSTITUIÇÃO FEDERAL  AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E ÀS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO, BEM COMO CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E ÀS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR META NA LDO E ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE SANTO AUGUSTO A DESPENDER VALORES COM TAXAS, EMOLUMENTOS E CUSTAS E DEMAIS ATOS NECESSÁRIOS PARA A REGULARIZAÇÃO DAS UNIDADES HABITACIONAIS REFERENTES AO CONVÊNIO Nº 730.2009, CELEBRADO ENTRE O ESTADO DO RIO GRANDE DO SUL E O MUNICÍPIO DE SANTO AUGUSTO/RS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER CESSÃO DE USO DE ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 236 DA LEI MUNICIPAL Nº 1.690, DE 30 DE SETEMBRO DE 2003.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE, VINCULADOS ÀS EQUIPES DE SAÚDE DA FAMÍLIA, INCENTIVO FINANCEIRO ADICIONAL REPASSADO PELO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º DA LEI MUNICIPAL Nº 2.595, DE 15 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI MUNICIPAL Nº 990, DE 07 DE JANEIRO DE 1992 E SUAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER UM SERVIDOR A SECRETARIA DE SAÚDE DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I, DO ART. 1º DA LEI MUNICIPAL Nº 2.602, DE 11 DE FEVEREIRO DE 2015.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O SISTEMA MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO E O CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO SANTO-AUGUSTENSE DOS UNIVERSITÁRIOS DE IJUÍ - ASUNI.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE COMODATO DE PARTE DO PRÉDIO DE PROPRIEDADE DA ASSOCIAÇÃO DOS FUNCIONÁRIOS MUNICIPAIS DE SANTO AUGUSTO - AFUMUSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS TITULARES DOS CARGOS QUE MENCIONA, EM CARÁTER EXCEPCIONAL, A DIRIGIR VEÍCULO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER UM SERVIDOR AO MUNICÍPIO DE IJUÍ/RS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 5º E REVOGA OS INCISOS I, II, III, IV, V, E §§ 1º, 2º E 3º DO ART. 5º, DA LEI MUNICIPAL Nº 1.284, DE 10 DE DEZEMBRO DE 1996.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR AOS SERVIDORES VINCULADOS À EQUIPE DA ESTRATÉGIA SAÚDE DA FAMÍLIA  ESF, POSTO NOVO MILÊNIO INCENTIVO FINANCEIRO ADICIONAL, COMPETÊNCIA 2012, 2013 E 2014, REPASSADO PELO GOVERNO FEDERAL DEVIDO A ADESÃO AO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA  PMAQ.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR META NO PPA, NA LDO E ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FMCA, DE ACORDO COM A PREVISÃO NA LEI MUNICIPAL Nº 1.329, DE 18 DE DEZEMBRO DE 1997, REGULAMENTADA PELO DECRETO EXECUTIVO Nº 3.133, ART. 3º, INCISO VII.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I, DA LEI MUNICIPAL Nº 2.628, DE 12 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA HIPOTECA DE IMÓVEL DO DISTRITO INDUSTRIAL, ADQUIRIDO PELA EMPRESA LUIZ F. R. DA CRUZ E CIA. LTDA, COM INCENTIVOS CONCEDIDOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR TERRENOS URBANOS LOCALIZADOS NO LOTEAMENTO CARNEOSSO, PARA FINS HABITACIONAIS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I, DA LEI MUNICIPAL Nº 2628, DE 12 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO HOSPITALAR BOM PASTOR DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I, DO CARGO DE INSPETOR SANITÁRIO, DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXE4RCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 16, DA LEI MUNICIPAL Nº 2.491, DE 19 DE FEVEREIRO DE 2014, E DECLARA REPRISTINADA A LEI MUNICIPAL Nº 2.478, DE 20 DE JANEIRO DE 2014, CONVALIDANDO OS ATOS ADMINISTRATIVOS PRATICADOS COM BASE NA LEI ORA REPRISTINADA.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA. </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR BENS MÓVEIS DE SUA PROPRIEDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER UM SERVIDOR AO INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL - IPERGS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º DO ART. 2º, ART. 5º E ART. 6º DA LEI MUNICIPAL Nº 1.438, DE 11 DE JANEIRO DE 2000.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 1º, O ART. 6º E O INCISO I, DO ART. 40, DA LEI MUNICIPAL Nº 1.691, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OS CARGOS DE ASSISTENTE TÉCNICO EM SEGURANÇA DO TRABALHO, MÉDICO DA ESTRATÉGIA DA SAÚDE DA FAMÍLIA, MONITOR DE ESCOLA, ODONTÓLOGO, TESOUREIRO E REGENTE DE CORAL E ALTERA A REDAÇÃO DA TABELA DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO GERAL DO ART. 4º, E A TABELA DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DA SAÚDE, DO ART. 6º, O ART. 31A, AS TABELAS I E IIDO ART. 32, TODOS DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROFESSOR IV - ATENDIMENTO EDUCACIONAL ESPECIALIZADO, ALTERANDO A REDAÇÃO DO CAPUT E INCLUINDO O INCISO IV NO ART. 4º, ALTERANDO O § 2º DO ART. 18 E O ART. 38 DA LEI MUNICIPAL Nº 1.691, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS TITULARES DOS CARGOS QUE EMNCIONA, EM CARÁTER EXCEPCIONAL, A DIRIGIR VEÍCULO DO MUNICÍPIO, ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003 E INCLUI O ART. 20A NA LEI COMPLEMENTAR Nº 8, DE 26 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA O PODER EXECUTIVO A RENOVAR CONTRATAÇÕES TEMPORÁRIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE HORÁRIO ESPECIAL AO EMPREGADO PÚBLICO ESTUDANTE QUANDO COMPROVADA A INCOMPATIBILIDADE ENTRE O HORÁRIO ESCOLAR E O DA REPARTIÇÃO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DO CEMITÉRIO MUNICIPAL PAPA JOÃO XXIII, ESTABELECE PREÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OS CONSELHOS ESCOLARES NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT, DOS §§ 1º E 2º, E REVOGA O § 3º, DO ART. 3º, DA LEI MUNICIPAL Nº 2.514, DE 04 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I, DO CARGO DE OFICIAL ADMINISTRATIVO, DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER UM SERVIDOR A JUSTIÇA ELEITORAL.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FUMDICA, DE ACORDO COM PREVISÃO NA LEI MUNICIPAL Nº 2.623, DE 28 DE ABRIL DE 2015, REGULAMENTADA PELO DECRETO EXECUTIVO Nº 3.671, DE 08 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ALIENAR LOTE DO DISTRITO INDUSTRIAL À EMPRESA J. A. TEIXEIRA VETERINÁRIA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA O PODER EXECUTIVO A RENOVAR CONTRATAÇÃO TEMPORÁRIA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 3º, DO ART. 3º, DA LEI MUNICIPAL Nº 2.214, DE 02 DE MARÇO DE 2011, QUE DISPÕE SOBRE A CONCESSÃO DE CESTA BÁSICA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4º DA LEI MUNICIPAL Nº 1.944, DE 10 DE SETEMBRO DE 2007.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º, INCLUI OS INCISOS XI, XII, XIII, XIV E XV NO ART. 2º, E INCLUI OS INCISOS VIII E IX, NO ART. 3º DA LEI MUNICIPAL Nº 2.288, DE 24 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º, DA LEI MUNICIPAL Nº 962, DE 05 DE SETEMBRO DE 1991.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR ACORDO JUDICIAL NO PROCESSO Nº 123/1.13.0000799-0.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO IMPACTO: DIA DA FAMÍLIA - NÃO APAGUE ESTE IDEIA, A SER REALIZADO NO 3º SÁBADO DO MÊS DE OUTUBRO DE CADA ANO NO MUNICÍPIO DE SANTO AUGUSTO/RS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SANTO AUGUSTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A POLÍTICA, O CONSELHO, CRIA O FUNDO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO FAZENDA DO SENHOR JESUS - COMUNIDADE TERAPÊUTICA FEMININA - COTEFEM, PARA ATENDIMENTO MENINAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA MUNICIPAL DA DIVERSIDADE ÉTNICO-RACIAL NO MUNICÍPIO DE SANTO AUGUSTO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SANTO AUGUSTO PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 92, 93, 94, 94A E 94B DA LEI MUNICIPAL Nº 1690, DE 30 DE SETEMBRO DE 2003, O § 2º DO ART. 8º, DA LEI MUNICIPAL Nº 2.318, DE 08 DE MARÇO DE 2012, ART. 1º, DA LEI MUNICIPAL Nº 2.111, DE 24 DE DEZEMBRO DE 2009, O ART. 5º DA LEI MUNICIPAL Nº 2.331, DE 03 DE ABRIL DE 2012, E O ART. 1º DA LEI MUNICIPAL Nº 2.567, DE 10 DE SETEMBRO DE 2014 E CRIA A VERBA DE INDENIZAÇÃO PARA COMPONENTES DA COMISSÃO ÚNICA DE LICITAÇÕES, EQUIPE DE APOIO E PARA PREGOEIRO, INCLUINDO O ART. 94C NA LEI MUNICIPAL Nº 1.690, DE 30 DE SETEMBRO DE 2003.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR META NA LDO E ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA TABELA DO § 1º, DO ART. 32, DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS AGENTES PÚBLICOS DO MUNICÍPIO DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE PREVENÇÃO E COMBATE AO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO FINANCEIROS FISCAIS PARA A EMPRESA MENEGAZZO E MENEGAZZO AGRÍCOLA LTDA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1590,68 +1590,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>