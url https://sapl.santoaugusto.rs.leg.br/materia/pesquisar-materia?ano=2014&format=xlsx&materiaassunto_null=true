--- v0 (2025-12-08)
+++ v1 (2026-04-19)
@@ -51,1248 +51,1248 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA APROVADA A PRESTAÇÃO DE CONTAS DOS ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE SANTO AUGUSTO, REFERENTE AO EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INDENIZAÇÕES DE DIÁRIAS A VEREADORES E SERVIDORES DA CÂMARA DE VEREADORES DE SANTO AUGUSTO/RS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA APROVADA AS CONTAS DOS ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE SANTO AUGUSTO REFERENTE AO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA REMUNERADA AO SENHOR PREFEITO MUNICIPAL PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA APROVADA A PRESTAÇÃO DE CONTAS DOS ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE SANTO AUGUSTO, REFERENTE AO EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS REDAÇÕES DO INCISO I DO § 2º, DO ART. 9º, DAS ALÍNEAS "K" DO INCISO I, "I" DO INCISO II, E "G" DO INCISO III, DO § 3º, DO ART. 9º, E DA ALÍNEA "I" DO INCISO II, DO § 3º, DO ART. 15, DA LEI COMPLEMENTAR Nº 8, DE 26 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 21, DA LEI MUNICIPAL Nº 452, DE 08 DE MAIO DE 1976 E ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 116 DA LEI MUNICIPAL Nº 453, DE 18 DE MAIO DE 1976.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I, DO § 3º, DO ART. 6º, INCLUÍ O INCISO VII, NO § 3º, DO ART. 11 E ALTERA TABELA DO ART. 18, DA LEI COMPLEMENTAR Nº 8, DE 26 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS. 22 E 24 DA LEI MUNICIPAL Nº 452, DE 18 DE MAIO DE 1976.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SUBSÍDIOS DOS AGENTES POLÍTICOS DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 234, E A TABELA V DA LEI MUNICIPAL Nº 1.618, DE 2002, QUE ESTABELECE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE FUNCIONÁRIOS PÚBLICOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Ver. Ultramar</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO DO PERÍMETRO URBANO DE SANTO AUGUSTO, COM O NOME DE ACESSO FRANCISCO SOARES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO DO PERÍMETRO URBANO DE SANTO AUGUSTO, COM O NOME DE TRAVESSA CARLINDA GOMES DE MATTOS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDOERES DA CÂMARA DE VEREADORES DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE TAXAS E SERVIÇOS AOS CONTRIBUINTES QUE VIEREM A ADERIR AO PROGRAMA DE HABITAÇÃO DE INTERESSE SOCIAL E OU CONSTRUÇÃO, AMPLIAÇÃO E REFORMA.</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR O PROGRAMA DE INCENTIVO AO PRODUTOR RURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER UM SERVIDOR A SECRETARIA DE SAÚDE DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR ACORDO JUDICIAL NO PROCESSO Nº 123/1.12.0001508-7.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A INDENIZAR A IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS DE SANTO AUGUSTO PELA EDIFICAÇÃO DE OBRAS EM IMÓVEL DE PROPRIEDADE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 5º DA LEI MUNICIPAL Nº 1.973, DE 18 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA.</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER UM SERVIDOR AO INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL - IPERGS.</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 3º E 4º DA LEI MUNICIPAL Nº 2476, DE 30 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO NO VALOR DE ATÉ R$ 10.00,00 (DEZ MIL REAIS) PARA CUSTEAR DESPESAS COM A REALIZAÇÃO DO XXXII RODEIO CRIOULO DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES EM ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ESTÍMULO AO AUMENTO DA ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABBRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR BOM PASTOR.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 1 DA LEI MUNICIPAL Nº 2.357, DE 10 DE JULHO DE 2012.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO A REGULARIZAÇÃO FISCAL DOS CONTRIBUINTES DO MUNICÍPIO DE SANTO AUGUSTO/RS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A JUNTA ADMINISTRATIVA DE RECURSOS AMBIENTAIS - JARA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER CESSÃO DE USO DE ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE VINCULADOS ÀS EQUIPES DE SAÚDE DA FAMÍLIA, INCENTIVO FINANCEIRO ADICIONAL , COMPETÊNCIA 2013, REPASSADO PELO ESTADO.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS DE AGENTES DE COMBATE AS ENDEMIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 39 DA LEI MUNICIPAL Nº 1.691, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE OFICIAL ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BEM MÓVEL DO MUNICÍPIO DE SANTO AUGUSTO À ASSOCIAÇÃO HOSPITALAR BOM PASTOR.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER BENEFÍCIOS AOS MÉDICOS PARTICIPANTES DO PROGRAMA MAIS MÉDICOS PARA O BRASIL.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE TÉCNICO EM ENFERMAGEM, ENFERMEIRO, SERVENTE E RECEPCIONISTA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA LEI MUNICIPAL Nº 1.944, DE 10 DE SETEMBRO DE 2007.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO À ASSOCIAÇÃO SANTO-AUGUSTENSE DOS UNIVERSITÁRIOS DE IJUÍ - ASUNI.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA-SE OS PARÁGRAFOS 1º, 2º, 3º E 4º DO ART. 70 DA LEI MUNICIPAL Nº 1.690, DE 30 DE DEZEMBRO DE 2003, E ACRESCENTA O PARÁGRAFO ÚNICO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS AOS SERVIDORES DA ADMINISTRAÇÃO MUNICIPAL E AGENTES POLÍTICOS, FIXA VALORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS REDAÇÕES DO INCISO I DO § 2, DO ART. 9º, DAS ALÍNEAS "K" DO INCISO I, "I" DO INCISO II, E "G" DO INCISO III, DO § 3º, DO ART. 9º, E DA ALÍNEA "I" DO INCISO II, DO § 3º, DO ART. 15, DA LEI COMPLEMENTAR Nº 8, DE 26 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESPENDER O VALOR DE ATÉ R$ 80.000,00 PARA CUSTEAR DESPESAS REFERENTES À 12ª EXPOFESA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEFINE SITUAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA. </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE AUXILIAR DE ODONTOLOGIA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I E II, DO ART. 3º DA LEI MUNICIPAL Nº 2.013, DE 07 DE OUTUBRO DE 2008.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DESCONTO NA VENDA DE LOTES DO DISTRITO INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE COMODATO DE PARTE DO PRÉDIO DE PROPRIEDADE DA AFUMUSA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE MOTORISTAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O PARÁGRAFO ÚNICO NO ART. 6º DA LEI MUNICIPAL Nº 1.798, DE 05 DE OUTUBRO DE 2005.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA MUNICIPAL DE DOAÇÃO DE MUDAS DE ÁRVORES NATIVAS PARA O INCENTIVO A ARBORIZAÇÃO E RECUPERAÇÃO AMBIENTAL NO MUNICÍPIO DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO AO ART. 14, DA LEI MUNICIPAL Nº 1846, DE 2006, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, DOS SERVIDORES DO MUNICÍPIO DE SANTO AUGUSTO, E REVOGA O ART. 1º DA LEI MUNICIPAL Nº 2.400, DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR META NO PLANO PLURIANUAL - PPA, NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO E A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO AO ART. 2º E INCLUI O ART. 5ºA, NA LEI MUNICIPAL Nº 2.514, DE 04 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO, DO ART. 6º DA LEI MUNICIPAL Nº 1.798, DE 05 DE OUTUBRO DE 2005.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR META NO PPA, NA LDO E ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A CAIXA ECONÔMICA FEDERAL - CEF, NA QUALIDADE DE AGENTE FINANCEIRO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS DE ACOLHIMENTO INSTITUCIONAL AO LAR BOM PASTOR DE IVAGACI E ESCOLA PROFISSIONAL.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A COMPANHIA RIO-GRANDENSE DE SANEAMENTO - CORSAN.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM CONSÓRCIO INTERMUNICIPAL DO MÉDIO ALTO URUGUAI PARA ATENDIMENTO DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 1º DA LEI MUNICIPAL Nº 1.888, DE 30 DE NOVEMBRO DE 2006.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PADRÃO REMUNERATÓRIO DO CARGO DE ARQUITETO, ALTERANDO O QUADRO DE CARGOS DE PROVIMENTO EFETIVO GERAL, DO ART. 4º, DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL DO MUNICÍPIO DE SANTO AUGUSTO À ASSOCIAÇÃO DE MORADORES DO BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 2.419, DE 29 DE MAIO DE 2013, QUE AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A INSTITUIÇÃO LAR DOCE LAR DOS IDOSOS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 1º E O § 2º AO ART. 8º, DA LEI MUNICIPAL Nº 2.514, DE 04 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II, DO ART. 2º, DA LEI MUNICIPAL Nº 2.408, DE 29 DE ABRIL DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS §§ 2º E 3º E ACRESCENTA OS §§ 4º, 5º E 6º AO ART. 32 DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 2003, QUE DISPÕE SOBRE OS QUADROS DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO DE SANTO AUGUSTO, ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O COEFICIENTE REMUNERATÓRIO DO PADRÃO 2, DA TABELA II - CARGOS DO QUADRO DE SAÚDE, PREVISTO NO ART. 32 DA LEI MUNICIPAL Nº 1.692, DE 30 DE DEZEMBRO DE 203.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO AO RESPONSÁVEL TÉCNICO PELOS REGISTROS CONTÁBEIS DOS FUNDOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O ART. 9ºA, NA LEI MUNICIPAL Nº 2.447, DE 23 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A REPASSAR AUXÍLIO FINANCEIRO NO VALOR DE ATÉ R$ 10.000,00 PARA CUSTEAR DESPESAS REFERENTES À REALIZAÇÃO DO 7º CANTO NATIVO DE SANTO AUGUSTO. </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE SANTO AUGUSTO/RS A FIRMAR CONVÊNIO COM O PODER JUDICIÁRIO DO ESTADO DO RIO GRANDE DO SUL, VISANDO A CEDÊNCIA DE ESTAGIÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS - LDO, PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE SANTO AUGUSTO A REPASSAR VALORES DO PROGRAMA ESTADUAL DO PASSE LIVRE ESTUDANTIL.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA OS ARTS. 5º E 9º DA LEI MUNICIPAL Nº 2.447, DE 2013, E DISPÕE SOBRE A DEVOLUÇÃO DE MULTAS AOS CONTRIBUINTES.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AAUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E REPASSAR RECURSOS FINANCEIROS ORIUNDOS DO FMCA, DE ACORDO COM PREVISÃO NA LEI MUNICIPAL Nº 1329, DE 18.12.1997, REGULAMENTADA PELO DECRETO EXECUTIVO Nº 3.133, ART. 3º, INCISO VII.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERMUNICIPAL, ABRIGO INSTITUCIONAL DA PAZ - CIAIP, PARA ATENDIMENTO DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE SANTO AUGUSTO A DESPENDER VALORES COM EMOLUMENTOS E CUSTAS PARA AVERBAÇÃO DE IMÓVEIS REFERENTES AO CONVÊNIO Nº 730.2009, CELEBRADO ENTRE O ESTADO DO RIO GRANDE DO SUL E O MUNICÍPIO DE SANTO AUGUSTO/RS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O CENTRO DE ACOLHIMENTO ANJOS DE DEUS, PARA ATENDIMENTO DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL DO MUNICÍPIO DE SANTO AUGUSTO AO INSTITUTO FEDERAL FARROUPILHA - CAMPUS SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A INCORPORAÇÃO DE VANTAGENS DE QUE TRATA O ART. 68, § 2º DA LEI MUNICIPAL Nº 1.690, DE 30 DE DEZEMBRO DE 2003, NO ÂMBITO DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 3º, DO ART. 3º, DA LEI MUNICIPAL Nº 2.214, DE 02 DE MARÇO DE 2011, QUE DISPÕE SOBRE A CONCESSÃO DE CESTA BÁSICA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO V, DO ART. 1º E O ART. 3º DA LEI MUNICIPAL Nº 2.583, DE 22 DE OUTUBRO DE 2014.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO VII, DO ART. 3º, DA LEI MUNICIPAL Nº 2.447, DE 23 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO NO VALOR DE ATÉ R$ 10.000,00 (DEZ MIL REAIS) PARA CUSTEAR DESPESAS REFERENTES À 6ª FESTA DO COSTELÃO DE SANTO AUGUSTO/RS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SANTO AUGUSTO PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE PRESTAÇÃO DE SERVIÇOS DE SAÚDE COM O INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL - IPERGS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL - ART. 37, X, DA CONSTITUIÇÃO FEDERAL - AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E ÀS PENSÕES DOS APOSENTADOS E PENSIONISTAS DO PODER EXECUTIVO, BEM COMO CONCEDE AUMENTO REAL AOS VENCIMENTOS DOS SERVIDORES, AOS PROVENTOS E ÀS PENSÕES DOS APOSENTADOS E PENSIONISTAS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE VINCULADOS ÀS EQUIPES DE SAÚDE DA FAMÍLIA, INCENTIVO FINANCEIRO ADICIONAL, COMPETÊNCIA 2014, REPASSADO PELO ESTADO.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES, ESTABELECIDO PELA RESOLUÇÃO Nº 47, DE 1992.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 1º DA RESOLUÇÃO Nº 201, DE 2009, ALTERANDO O VALOR DA CONTRIBUIÇÃO MENSAL DA CÂMARA DE VEREADORES PARA A ACAMRECE.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO SERVIÇO DE INFORMAÇÃO AO CIDADÃO - SIC E DA COMISSÃO DE PROCEDIMENTOS DE CLASSIFICAÇÃO, RECLASSIFICAÇÃO E DESCLASSIFICAÇÃO DE SIGILO DE INFORMAÇÕES, ATRIBUI COMPETÊNCIAS, NOS TERMOS DA LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011 E LEI MUNICIPAL Nº 2.343, DE 24 DE MAIO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ACESSO À INFORMAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES DE SANTO AUGUSTO.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
+    <t>http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§ 4º E 5º NO ART. 10, E ALTERA A REDAÇÃO DO ART. 15 E DO § 4º DO ART. 36, DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1599,68 +1599,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoaugusto.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>